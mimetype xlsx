--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\FB2\FD 210\Bortfeld\Angemessenheitsgrenzen KdU\2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0313AE0A-2BD2-4396-A82F-81C5266B1069}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDA53AE1-F17A-4CC8-B9E5-7CCBBF8A2842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5745" yWindow="1560" windowWidth="21600" windowHeight="11385" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
+    <workbookView xWindow="6360" yWindow="1575" windowWidth="21600" windowHeight="10035" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
   </bookViews>
   <sheets>
     <sheet name="Landkreis Bautzen" sheetId="3" r:id="rId1"/>
     <sheet name="Erzgebirgskreis" sheetId="4" r:id="rId2"/>
     <sheet name="Landkreis Görlitz" sheetId="5" r:id="rId3"/>
     <sheet name="Landkreis Leipzig" sheetId="6" r:id="rId4"/>
     <sheet name="Landkreis Meißen" sheetId="11" r:id="rId5"/>
     <sheet name="Landkreis Mittelsachsen" sheetId="12" r:id="rId6"/>
     <sheet name="Landkreis Nordsachsen" sheetId="7" r:id="rId7"/>
     <sheet name="Landkreis Sächs.Schweiz Osterzg" sheetId="8" r:id="rId8"/>
     <sheet name="Vogtlandkreis" sheetId="9" r:id="rId9"/>
     <sheet name="Landkreis Zwickau" sheetId="10" r:id="rId10"/>
     <sheet name="Stadt Chemnitz" sheetId="14" r:id="rId11"/>
     <sheet name="Stadt Leipzig" sheetId="15" r:id="rId12"/>
     <sheet name="Stadt Dresden" sheetId="16" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -2828,170 +2828,170 @@
       </c>
       <c r="C9" s="5">
         <f t="shared" si="0"/>
         <v>490.0625</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE9CC88F-3D8F-49C0-A81F-38FABBD2BEC4}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:C1"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="73.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="27">
         <v>2027</v>
       </c>
       <c r="C1" s="28"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="30"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="22">
-        <v>377.09</v>
+        <v>380.34</v>
       </c>
       <c r="C3" s="22">
         <f t="shared" ref="C3:C10" si="0">B3*1.25</f>
-        <v>471.36249999999995</v>
+        <v>475.42499999999995</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="22">
-        <v>394.82</v>
+        <v>396.73</v>
       </c>
       <c r="C4" s="22">
         <f t="shared" si="0"/>
-        <v>493.52499999999998</v>
+        <v>495.91250000000002</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="22">
-        <v>370.5</v>
+        <v>370.18</v>
       </c>
       <c r="C5" s="22">
         <f t="shared" si="0"/>
-        <v>463.125</v>
+        <v>462.72500000000002</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="22">
-        <v>425.7</v>
+        <v>432.93</v>
       </c>
       <c r="C6" s="22">
         <f t="shared" si="0"/>
-        <v>532.125</v>
+        <v>541.16250000000002</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="22">
-        <v>394.3</v>
+        <v>393.82</v>
       </c>
       <c r="C7" s="22">
         <f t="shared" si="0"/>
-        <v>492.875</v>
+        <v>492.27499999999998</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B8" s="22">
-        <v>331.29</v>
+        <v>341.32</v>
       </c>
       <c r="C8" s="22">
         <f t="shared" si="0"/>
-        <v>414.11250000000001</v>
+        <v>426.65</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="22">
-        <v>358.59</v>
+        <v>364.56</v>
       </c>
       <c r="C9" s="22">
         <f t="shared" si="0"/>
-        <v>448.23749999999995</v>
+        <v>455.7</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="22">
-        <v>359.13</v>
+        <v>360.72</v>
       </c>
       <c r="C10" s="22">
         <f t="shared" si="0"/>
-        <v>448.91250000000002</v>
+        <v>450.90000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="C11" s="19"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8025D3E-7AB3-4132-BF9D-2C1DAE14BE63}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>