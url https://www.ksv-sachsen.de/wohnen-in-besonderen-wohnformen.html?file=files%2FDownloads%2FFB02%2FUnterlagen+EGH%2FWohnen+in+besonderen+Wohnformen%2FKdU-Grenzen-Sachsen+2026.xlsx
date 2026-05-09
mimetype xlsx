--- v1 (2026-02-09)
+++ v2 (2026-05-09)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\FB2\FD 210\Bortfeld\Angemessenheitsgrenzen KdU\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E0493C8-D368-47DA-9FFD-53D818775ACE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E30CE1F8-0461-4EF7-9CB8-9056ACB7E493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5745" yWindow="225" windowWidth="21600" windowHeight="11385" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
+    <workbookView xWindow="735" yWindow="735" windowWidth="21600" windowHeight="11385" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
   </bookViews>
   <sheets>
     <sheet name="Landkreis Bautzen" sheetId="3" r:id="rId1"/>
     <sheet name="Erzgebirgskreis" sheetId="4" r:id="rId2"/>
     <sheet name="Landkreis Görlitz" sheetId="5" r:id="rId3"/>
     <sheet name="Landkreis Leipzig" sheetId="6" r:id="rId4"/>
     <sheet name="Landkreis Meißen" sheetId="11" r:id="rId5"/>
     <sheet name="Landkreis Mittelsachsen" sheetId="12" r:id="rId6"/>
     <sheet name="Landkreis Nordsachsen" sheetId="7" r:id="rId7"/>
     <sheet name="Landkreis Sächs.Schweiz Osterzg" sheetId="8" r:id="rId8"/>
     <sheet name="Vogtlandkreis" sheetId="9" r:id="rId9"/>
     <sheet name="Landkreis Zwickau" sheetId="10" r:id="rId10"/>
     <sheet name="Stadt Chemnitz" sheetId="14" r:id="rId11"/>
     <sheet name="Stadt Leipzig" sheetId="15" r:id="rId12"/>
     <sheet name="Stadt Dresden" sheetId="16" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -83,51 +83,51 @@
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C10" i="11" l="1"/>
   <c r="C9" i="11"/>
   <c r="C8" i="11"/>
   <c r="C7" i="11"/>
   <c r="C6" i="11"/>
   <c r="C5" i="11"/>
   <c r="C4" i="11"/>
   <c r="C3" i="11"/>
   <c r="C3" i="3" l="1"/>
   <c r="C4" i="3"/>
   <c r="C5" i="3"/>
   <c r="C6" i="3"/>
   <c r="C7" i="3"/>
   <c r="C8" i="3"/>
   <c r="C9" i="3"/>
   <c r="C10" i="3"/>
   <c r="C11" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="77">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Vergleichsraum 5</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Reinsdorf, Wildenfels, Hartenstein, Langenweißbach, Wilkau-Haßlau, Kirchberg, Hartmannsdorf, Crinitzberg, Hirschfeld, Lichtentanne)</t>
     </r>
   </si>
   <si>
     <t>Freiberg</t>
@@ -1372,132 +1372,141 @@
       <t>(Stadt Glashütte, VG Altenberg (Altenberg, Hermsdorf), VG Bad Gottleuba-Berggießhübel (Bad Gottleuba-Berggießhübel, Bahretal, Liebstadt), VG Königstein (Königstein, Gohrisch, Rathen, Rosenthalö-Bielatal, Struppen))</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Vergleichsraum 7: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Lommatzscher Pflege (Gem. Diera-Zehren (linkselbisch), Gem. Hirschstein, Gem. Käbschütztal, Gem. Klipphausen, Stadt Lommatzsch, Stadt Nossen, Gem. Stauchitz)</t>
     </r>
+  </si>
+  <si>
+    <t>ab 01.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1548,51 +1557,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
@@ -1600,90 +1609,96 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="9" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="1" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1997,60 +2012,60 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18BC3C17-2CA2-48A7-B4B6-A449D13437CC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="69.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="25" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="23">
+      <c r="B1" s="24">
         <v>2026</v>
       </c>
-      <c r="C1" s="23"/>
+      <c r="C1" s="24"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="24"/>
+      <c r="A2" s="25"/>
       <c r="B2" s="12">
         <v>1</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="19">
         <v>382.55</v>
       </c>
       <c r="C3" s="22">
         <f t="shared" ref="C3:C11" si="0">B3*1.25</f>
         <v>478.1875</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="19">
         <v>377.24</v>
@@ -2151,60 +2166,60 @@
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD361704-9E82-4190-801E-A3BF732062A7}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="60.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="5">
         <v>362.51</v>
       </c>
       <c r="C3" s="19">
         <v>453.14</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B4" s="19">
         <v>350.49</v>
       </c>
@@ -2251,222 +2266,222 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EAC32BE-C870-49A3-85C0-0B2BDFC10C44}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="7">
         <v>381.08</v>
       </c>
       <c r="C3" s="7">
         <v>476.35</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14E196C0-533D-426A-8D65-04255D9CA7E5}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="11">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="10"/>
       <c r="B3" s="7">
         <v>408.27</v>
       </c>
       <c r="C3" s="7">
         <v>510.34</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAF3F58F-A45B-4601-8075-82086886030D}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="7">
         <v>446.91</v>
       </c>
       <c r="C3" s="7">
         <v>558.64</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A47EE39A-FD1F-44C9-91AC-B5D33FDFF7FE}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="68.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="19">
         <v>366.94</v>
       </c>
       <c r="C3" s="19">
         <v>458.68</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="19">
         <v>350.14</v>
       </c>
@@ -2513,60 +2528,60 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DABFBE2-9170-42DD-A587-25A97B1E557E}">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="19">
         <v>393.46</v>
       </c>
       <c r="C3" s="19">
         <v>491.83</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="19">
         <v>364</v>
       </c>
@@ -2657,60 +2672,60 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C02CE4EF-B51E-4997-859E-9F945A0883D3}">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="55.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="19">
         <v>372.29</v>
       </c>
       <c r="C3" s="19">
         <v>465.36250000000001</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="19">
         <v>429.04</v>
       </c>
@@ -2779,204 +2794,204 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE9CC88F-3D8F-49C0-A81F-38FABBD2BEC4}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="73.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="30"/>
+      <c r="A2" s="31"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="36">
+      <c r="B3" s="23">
         <v>382.32</v>
       </c>
-      <c r="C3" s="36">
-        <f>B3*1.25</f>
+      <c r="C3" s="23">
+        <f t="shared" ref="C3:C10" si="0">B3*1.25</f>
         <v>477.9</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="36">
+      <c r="B4" s="23">
         <v>387.66</v>
       </c>
-      <c r="C4" s="36">
-        <f>B4*1.25</f>
+      <c r="C4" s="23">
+        <f t="shared" si="0"/>
         <v>484.57500000000005</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="36">
+      <c r="B5" s="23">
         <v>369.03</v>
       </c>
-      <c r="C5" s="36">
-        <f>B5*1.25</f>
+      <c r="C5" s="23">
+        <f t="shared" si="0"/>
         <v>461.28749999999997</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="36">
+      <c r="B6" s="23">
         <v>423.47</v>
       </c>
-      <c r="C6" s="36">
-        <f>B6*1.25</f>
+      <c r="C6" s="23">
+        <f t="shared" si="0"/>
         <v>529.33750000000009</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="23">
         <v>391.11</v>
       </c>
-      <c r="C7" s="36">
-        <f>B7*1.25</f>
+      <c r="C7" s="23">
+        <f t="shared" si="0"/>
         <v>488.88750000000005</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="23">
         <v>388.2</v>
       </c>
-      <c r="C8" s="36">
-        <f>B8*1.25</f>
+      <c r="C8" s="23">
+        <f t="shared" si="0"/>
         <v>485.25</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="23">
         <v>426.72</v>
       </c>
-      <c r="C9" s="36">
-        <f>B9*1.25</f>
+      <c r="C9" s="23">
+        <f t="shared" si="0"/>
         <v>533.40000000000009</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B10" s="23">
         <v>359.7</v>
       </c>
-      <c r="C10" s="36">
-        <f>B10*1.25</f>
+      <c r="C10" s="23">
+        <f t="shared" si="0"/>
         <v>449.625</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="C11" s="20"/>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8025D3E-7AB3-4132-BF9D-2C1DAE14BE63}">
   <dimension ref="A1:C9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="69" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="23">
+      <c r="B1" s="24">
         <v>2026</v>
       </c>
-      <c r="C1" s="23"/>
+      <c r="C1" s="24"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="31"/>
+      <c r="A2" s="32"/>
       <c r="B2" s="13">
         <v>1</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="19">
         <v>394.57</v>
       </c>
       <c r="C3" s="19">
         <v>493.21</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="75" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="19">
         <v>375.84</v>
       </c>
@@ -3023,60 +3038,60 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F65B4C9C-A35F-4002-BFBE-F34FE2157C42}">
   <dimension ref="A1:C66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="67.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="33"/>
+      <c r="A2" s="34"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B3" s="7">
         <v>407.54</v>
       </c>
       <c r="C3" s="7">
         <v>509.43</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="7">
         <v>344.39</v>
       </c>
@@ -3391,183 +3406,230 @@
       <c r="A64" s="15"/>
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="15"/>
       <c r="B65" s="16"/>
       <c r="C65" s="16"/>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{322DCBDA-8C98-450F-8E88-FC98F080F5F6}">
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:A2"/>
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
-[...2 lines deleted...]
-      <c r="A2" s="35"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="E1" s="37"/>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="36"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="D2" s="38">
+        <v>1</v>
+      </c>
+      <c r="E2" s="38">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="19">
         <v>370.41</v>
       </c>
       <c r="C3" s="19">
         <v>463.01</v>
       </c>
-    </row>
-    <row r="4" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="D3" s="7">
+        <v>392.12</v>
+      </c>
+      <c r="E3" s="7">
+        <v>490.15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B4" s="19">
         <v>385.71</v>
       </c>
       <c r="C4" s="19">
         <v>482.14</v>
       </c>
-    </row>
-    <row r="5" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="D4" s="7">
+        <v>418.58</v>
+      </c>
+      <c r="E4" s="7">
+        <v>523.23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B5" s="19">
         <v>348.72</v>
       </c>
       <c r="C5" s="19">
         <v>435.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="D5" s="7">
+        <v>383.75</v>
+      </c>
+      <c r="E5" s="7">
+        <v>479.69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B6" s="19">
         <v>363.06</v>
       </c>
       <c r="C6" s="19">
         <v>453.83</v>
       </c>
-    </row>
-    <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="D6" s="7">
+        <v>395.82</v>
+      </c>
+      <c r="E6" s="7">
+        <v>494.78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="19">
         <v>361.6</v>
       </c>
       <c r="C7" s="19">
         <v>452</v>
       </c>
-    </row>
-    <row r="8" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="D7" s="7">
+        <v>338.82</v>
+      </c>
+      <c r="E7" s="7">
+        <v>423.53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="19">
         <v>299.55</v>
       </c>
       <c r="C8" s="19">
         <v>374.44</v>
       </c>
-    </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="D8" s="7">
+        <v>348.81</v>
+      </c>
+      <c r="E8" s="7">
+        <v>436.01</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A2"/>
+    <mergeCell ref="D1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10A28F66-1FF8-4DAE-AF44-D5986BEA826B}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="70.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="27">
+      <c r="B1" s="28">
         <v>2026</v>
       </c>
-      <c r="C1" s="28"/>
+      <c r="C1" s="29"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="26"/>
+      <c r="A2" s="27"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="19">
         <v>308.79000000000002</v>
       </c>
       <c r="C3" s="19">
         <v>385.99</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="19">
         <v>307.95</v>
       </c>