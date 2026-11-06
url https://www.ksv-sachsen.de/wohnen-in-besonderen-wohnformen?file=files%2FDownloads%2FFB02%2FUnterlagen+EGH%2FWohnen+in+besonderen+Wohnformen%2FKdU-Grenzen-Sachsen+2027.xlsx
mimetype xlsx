--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\FB2\FD 210\Bortfeld\Angemessenheitsgrenzen KdU\2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDA53AE1-F17A-4CC8-B9E5-7CCBBF8A2842}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FEEC00F-75CA-41D0-B512-F5FB3090BEF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6360" yWindow="1575" windowWidth="21600" windowHeight="10035" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
+    <workbookView xWindow="5835" yWindow="1515" windowWidth="21600" windowHeight="11385" xr2:uid="{DB1CFDC3-9493-40D9-A59A-882B07F43100}"/>
   </bookViews>
   <sheets>
     <sheet name="Landkreis Bautzen" sheetId="3" r:id="rId1"/>
     <sheet name="Erzgebirgskreis" sheetId="4" r:id="rId2"/>
     <sheet name="Landkreis Görlitz" sheetId="5" r:id="rId3"/>
     <sheet name="Landkreis Leipzig" sheetId="6" r:id="rId4"/>
     <sheet name="Landkreis Meißen" sheetId="11" r:id="rId5"/>
     <sheet name="Landkreis Mittelsachsen" sheetId="12" r:id="rId6"/>
     <sheet name="Landkreis Nordsachsen" sheetId="7" r:id="rId7"/>
     <sheet name="Landkreis Sächs.Schweiz Osterzg" sheetId="8" r:id="rId8"/>
     <sheet name="Vogtlandkreis" sheetId="9" r:id="rId9"/>
     <sheet name="Landkreis Zwickau" sheetId="10" r:id="rId10"/>
     <sheet name="Stadt Chemnitz" sheetId="14" r:id="rId11"/>
     <sheet name="Stadt Leipzig" sheetId="15" r:id="rId12"/>
     <sheet name="Stadt Dresden" sheetId="16" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -79,77 +79,70 @@
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C4" i="9" l="1"/>
   <c r="C5" i="9"/>
   <c r="C6" i="9"/>
   <c r="C3" i="9"/>
   <c r="C4" i="10"/>
   <c r="C5" i="10"/>
   <c r="C6" i="10"/>
   <c r="C7" i="10"/>
   <c r="C3" i="10"/>
   <c r="C4" i="4"/>
   <c r="C5" i="4"/>
   <c r="C6" i="4"/>
   <c r="C7" i="4"/>
   <c r="C3" i="4"/>
   <c r="C3" i="16"/>
   <c r="C3" i="15"/>
   <c r="C3" i="14"/>
-  <c r="C4" i="8"/>
-[...4 lines deleted...]
-  <c r="C3" i="8"/>
   <c r="C4" i="7"/>
   <c r="C5" i="7"/>
   <c r="C3" i="7"/>
   <c r="C4" i="12"/>
   <c r="C5" i="12"/>
   <c r="C6" i="12"/>
   <c r="C7" i="12"/>
   <c r="C3" i="12"/>
   <c r="C4" i="6"/>
   <c r="C5" i="6"/>
   <c r="C6" i="6"/>
   <c r="C7" i="6"/>
   <c r="C8" i="6"/>
   <c r="C9" i="6"/>
   <c r="C3" i="6"/>
   <c r="C4" i="5"/>
   <c r="C5" i="5"/>
   <c r="C6" i="5"/>
   <c r="C7" i="5"/>
   <c r="C8" i="5"/>
-  <c r="C9" i="5"/>
   <c r="C10" i="5"/>
   <c r="C11" i="5"/>
   <c r="C3" i="5"/>
   <c r="C10" i="3"/>
   <c r="C10" i="11"/>
   <c r="C9" i="11"/>
   <c r="C8" i="11"/>
   <c r="C7" i="11"/>
   <c r="C6" i="11"/>
   <c r="C5" i="11"/>
   <c r="C4" i="11"/>
   <c r="C3" i="11"/>
   <c r="C3" i="3" l="1"/>
   <c r="C4" i="3"/>
   <c r="C5" i="3"/>
   <c r="C6" i="3"/>
   <c r="C7" i="3"/>
   <c r="C8" i="3"/>
   <c r="C9" i="3"/>
   <c r="C11" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="76">
@@ -1404,131 +1397,139 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Vergleichsraum 6:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Erweiterte Großenhainer Pflege (Gem. Diera-Zehren [rechtselbisch], Gem. Ebersbach, Gem. Priestewitz, VG Schönfeld (Schönfeld, Gem. Lampertswalde), VG Thiendorf (Thiendorf, Tauscha)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="8" formatCode="#,##0.00\ &quot;€&quot;;[Red]\-#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1570,55 +1571,71 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
@@ -1669,53 +1686,60 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Währung" xfId="1" builtinId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2546,51 +2570,51 @@
       </c>
       <c r="C7" s="5">
         <f t="shared" si="0"/>
         <v>487.27499999999998</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DABFBE2-9170-42DD-A587-25A97B1E557E}">
   <dimension ref="A1:C13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:C1"/>
+      <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="27">
         <v>2027</v>
       </c>
       <c r="C1" s="28"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="26"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>24</v>
       </c>
     </row>
@@ -2648,56 +2672,55 @@
       </c>
       <c r="B7" s="5">
         <v>405.03</v>
       </c>
       <c r="C7" s="5">
         <f t="shared" si="0"/>
         <v>506.28749999999997</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="5">
         <v>372.3</v>
       </c>
       <c r="C8" s="5">
         <f t="shared" si="0"/>
         <v>465.375</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="5">
-[...4 lines deleted...]
-        <v>537.3125</v>
+      <c r="B9" s="36">
+        <v>389.85</v>
+      </c>
+      <c r="C9" s="37">
+        <v>487.31</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="5">
         <v>409.15</v>
       </c>
       <c r="C10" s="5">
         <f t="shared" si="0"/>
         <v>511.4375</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="5">
         <v>406.8</v>
       </c>
       <c r="C11" s="5">
         <f t="shared" si="0"/>
         <v>508.5</v>
       </c>
@@ -3460,146 +3483,140 @@
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="15"/>
       <c r="B65" s="16"/>
       <c r="C65" s="16"/>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="15"/>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{322DCBDA-8C98-450F-8E88-FC98F080F5F6}">
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:C1"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="27">
         <v>2027</v>
       </c>
       <c r="C1" s="28"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="35"/>
       <c r="B2" s="8">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B3" s="5">
-[...4 lines deleted...]
-        <v>524.13750000000005</v>
+      <c r="B3" s="36">
+        <v>411.63</v>
+      </c>
+      <c r="C3" s="37">
+        <v>514.54</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B4" s="5">
-[...4 lines deleted...]
-        <v>542.26250000000005</v>
+      <c r="B4" s="36">
+        <v>413.48</v>
+      </c>
+      <c r="C4" s="37">
+        <v>516.85</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B5" s="5">
-[...4 lines deleted...]
-        <v>516.61250000000007</v>
+      <c r="B5" s="36">
+        <v>377.71</v>
+      </c>
+      <c r="C5" s="37">
+        <v>472.14</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="5">
-[...4 lines deleted...]
-        <v>522.92499999999995</v>
+      <c r="B6" s="36">
+        <v>412.96</v>
+      </c>
+      <c r="C6" s="37">
+        <v>516.20000000000005</v>
       </c>
     </row>
     <row r="7" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="5">
-[...4 lines deleted...]
-        <v>433.01250000000005</v>
+      <c r="B7" s="36">
+        <v>332.37</v>
+      </c>
+      <c r="C7" s="37">
+        <v>415.46</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="5">
-[...4 lines deleted...]
-        <v>463.40000000000003</v>
+      <c r="B8" s="37">
+        <v>361.3</v>
+      </c>
+      <c r="C8" s="37">
+        <v>451.63</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10A28F66-1FF8-4DAE-AF44-D5986BEA826B}">
   <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>